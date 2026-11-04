--- v0 (2026-05-05)
+++ v1 (2026-11-04)
@@ -1,1978 +1,2004 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...14 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...78 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+    <w:p w14:paraId="56FA698D" w14:textId="77777777" w:rsidR="006E647F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:iCs w:val="1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:commentRangeStart w:id="0"/>
+      <w:commentRangeStart w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="1"/>
+      <w:r w:rsidR="00480A0E">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omás de Torrejón y Velasco: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>La púrpura de la rosa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. (1976). Robert Stevenson, editor. Lima, Instituto Nacional de Cultura / Organización de Estados Americanos.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="0"/>
+      <w:r w:rsidR="00480A0E">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:commentReference w:id="0"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB01831" w14:textId="77777777" w:rsidR="006E647F" w:rsidRDefault="006E647F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="019D0511" w14:textId="77777777" w:rsidR="006E647F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aurelio Tello </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD81AEA" w14:textId="77777777" w:rsidR="006E647F" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pontificia Universidad Católica del Perú</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="208D76A0" w14:textId="77777777" w:rsidR="006E647F" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Universidad Nacional de Música</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="2"/>
+      <w:r w:rsidR="00480A0E">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+        <w:commentReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0CA17A" w14:textId="77777777" w:rsidR="006E647F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Lima, Lima, Perú</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759BBEDA" w14:textId="77777777" w:rsidR="006E647F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:hyperlink r:id="rId10">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="1155CC"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>aureliotell@gmail.com</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="72F5A2DC" w14:textId="77777777" w:rsidR="006E647F" w:rsidRDefault="00000000">
       <w:pPr>
         <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...53 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="1155CC"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distB="0" distT="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F534828" wp14:editId="69041D97">
             <wp:extent cx="198755" cy="198755"/>
-            <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-            <a:graphic>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2" name="image1.png"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image2.png"/>
+                    <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
-                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:blip r:embed="rId11"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="198755" cy="198755"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect"/>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:hyperlink r:id="rId9">
-[...18 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:commentRangeStart w:id="3"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://orcid.org/0000-0002-7974-7101" \h</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1155CC"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://orcid.org/0000-0002-7974-7101</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:commentRangeEnd w:id="3"/>
+      <w:r w:rsidR="00480A0E">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5475C0E4" w14:textId="77777777" w:rsidR="006E647F" w:rsidRDefault="006E647F">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...21 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+    </w:p>
+    <w:p w14:paraId="4475C51E" w14:textId="77777777" w:rsidR="006E647F" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>En marzo de 1976</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="4"/>
+      <w:r w:rsidR="00480A0E">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:commentReference w:id="4"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, (han transcurrido 50 años) el entonces Instituto Nacional de Cultura del Perú apoyó el proyecto que un lustro antes había iniciado la Biblioteca Nacional del Perú para dar a conocer la que constituye la ópera más antigua de nuestro continente: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>La púrpura de la rosa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, del maestro de capilla de la catedral de Lima, Tomás de Torrejón y Velasco, con libreto de Pedro Calderón de la Barca. Los manuscritos de esta obra habían sido encontrados en el Fondo Reservado de la BNP en 1944, después del incendio que asoló a esta institución un año antes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7517E504" w14:textId="77777777" w:rsidR="006E647F" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:commentRangeStart w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los manuscritos de Torrejón </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="5"/>
+      <w:r w:rsidR="00480A0E">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...56 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+        <w:commentReference w:id="5"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(MS C1469 de la BNP) se conservan en notación mensural, lo que demandó un trabajo paleográfico que se encomendó al eminente musicólogo Robert Stevenson, quien ya había dado a conocer fragmentos de la obra en su libro </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Music of Peru</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1960). Su aparición significó un paso gigantesco en el conocimiento de la música de la época virreinal y un aporte importante para el estudio de la música vinculada al drama en el Perú barroco. Stevenson, además, contextualizó la creación de esta obra en el marco general de las comedias escritas en el mundo hispanoamericano entre los siglos XVII y XVIII y dejó sentadas las bases para posteriores trabajos de investigación en torno a la música para el teatro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B9B17B" w14:textId="77777777" w:rsidR="006E647F" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La publicación comprende una Nota inicial de Estuardo Núñez, a la sazón Director de la Biblioteca Nacional, quien comenta sobre el proyecto editorial que se propuso tras el descubrimiento de los manuscritos. Sigue una Nota introductoria escrita por Javier Malagón Barcelo, Director del Departamento de Asuntos Culturales de la OEA, que pormenoriza aspectos de la biografía de Stevenson y resalta el papel difusor de los bienes culturales de los países de nuestra región por parte de la OEA. Del Prefacio se encargó el director de orquesta Guillermo Espinosa, Jefe de la Unidad Técnica de Música y Folklore de la OEA. Allí precisó la labor que desempeñaron diversos directores de la Biblioteca Nacional, entre ellos Jorge Basadre que integró el manuscrito a los bienes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>bibliográficos que preserva la BNP y Estuardo Núñez, que materializó la gestión editorial de la obra. Asimismo, da cuenta del trayecto performático de fragmentos de la ópera en ciudades como Moscú, Madrid y Viena y de la grabación en disco de algunas escenas que realizó el director Roger Wagner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EDA8C3B" w14:textId="77777777" w:rsidR="006E647F" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...29 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ya en el plano propiamente musicológico, Robert Stevenson incluyó en esta edición su artículo “Espectáculos musicales en la España del siglo XVII”. La valoración que hace del papel que cumplieron libretistas como Lope de Vega y Pedro Calderón de la Barca, coloca al imperio español y a sus colonias en el primer plano de producción operística del Siglo de Oro. También da cuenta del alto de realización escénica que llevaron a cabo escenógrafos como Cósimo Lotti. Asimismo, habla de la proyección de las obras escénicas calderonianas que pasaron del siglo XVII al XVIII a través de compositores como José Peyró. En un acápite, aprovecha de resumir el argumento de la historia que cuenta La púrpura de la rosa: la fábula de los amores de Venus y Adonis y los celos de Marte. El artículo de Stevenson hace un recuento historiográfico de las investigaciones publicadas en torno al teatro de Calderón de la Barca y aborda el aspecto de los elencos encargados de la representación de obras como </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>La púrpura de la rosa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Celos aún del aire matan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>y del instrumental empleado en el teatro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01429764" w14:textId="77777777" w:rsidR="006E647F" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...72 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un segundo aporte de Stevenson es el capítulo dedicado a los “Orígenes del teatro lírico peruano”. En él cita nombres de obras, autores, intérpretes y teatros a lo largo del siglo XVII peruano, destacando la presencia de Lucas Ruiz de Ribayaz en la Lima colonial. Un apartado notable está dedicado a la figura del compositor de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>La púrpura</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>…, Tomás de Torrejón y Velasco. Todo lo que podía saberse de este notable maestro español avecindado en el Perú desde 1667, cuando formó parte del séquito del virrey Pedro Antonio Fernández de Castro y Andrade, X conde de Lemos, está recogido en esta edición de la ópera, incluyendo su catálogo de obras. Otro apartado es el de “Otras producciones de música teatral en 1689-1720”, donde las figuras notables son Lorenzo de las Llamosas, autor de una zarzuela</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> También se vengan los dioses</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Roque Ceruti, maestro de capilla de la catedral de Lima e introductor del estilo italiano en el Perú. Por último, hay una sección dedicada al siglo XVIII, donde la presencia de Bartolomé Massa resulta notable por la actividad teatral que desplegó en tiempos del virrey Amat y Juniet. Stevenson aprovecha de entregar datos sobre la música en la Audiencia de Charcas y en la ciudad del Cusco. Finalmente, hay unas páginas dedicadas a una reseña codicológica del manuscrito de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>La púrpura</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>…, con descripciones de diverso tipo, como las partes que sobreviven, la notación, el cifrado en el acompañamiento, la semitonia subintellecta, las tonalidades y pequeños apuntes sobre la loa, que se canta previa a la ópera. Todo el estudio de Stevenson está publicado también en inglés, lo que facilitó su consulta en ámbitos no hispanos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B696A4" w14:textId="77777777" w:rsidR="006E647F" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>El resto de la edición es el dibujo musical, en notación moderna, aunque manuscrita, de la música de la ópera, que empieza con la Loa a Felipe V y sigue con la comedia que cuenta la fábula mitológica de Marte, Venus y Adonis. Stevenson recogió fielmente lo que ofrecen los manuscritos: las partes cantadas, a solo o en coro, y el acompañamiento dispuesto como una línea de bajo instrumental, con realización del continuo en la Loa, pero sin ella en la ópera.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61BDFE13" w14:textId="77777777" w:rsidR="006E647F" w:rsidRDefault="00000000">
       <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Cincuenta años después de esta publicación podemos ver que la repercusión que tuvo fue enorme: Despertó el interés de la comunidad musical dedicada a la música antigua por interpretar no sólo la ópera, sino otras transcripciones de música catedralicia, conventual o profana de América Latina; planteó problemas de interpretación porque este tipo de manuscritos están desprovistos de indicaciones de tempo, dinámica, agógica, ornamentaciones que los cantantes y músicos del siglo XVII resolvían en función de una tradición aprendida desde la oralidad; también tuvo incidencia en torno a cómo efectuar una transcripción en notación moderna en relación al compás de proporción sesquiáltera, traducida por lo general en compás binario compuesto y no en un compás simple ternario; un aspecto igualmente importante fue el de la aplicación del texto ya que implicaba una toma de decisión: o se hacía de manera diplomática o se hacía de manera normalizada, pero además decidiendo si debía haber o no una estricta correspondencia entre los acentos prosódicos y los musicales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C904E1" w14:textId="77777777" w:rsidR="006E647F" w:rsidRDefault="00000000">
       <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Cinco décadas después se han hecho diversas ediciones de esta ópera, tanto para proyectos escénicos como discográficos, pero, sin ninguna duda, la que hizo el doctor Stevenson fue crucial dado que abrió el sendero por el que han transitado musicólogos como Bernardo Illari, Louise Stein, René Clemencic, Josep Sobrer, Víctor Rondón, Alejandro Reyes y yo mismo, que subí a escena la ópera completa en 1991 en la Ciudad de México y que 35 años después la dirigiré en el Teatro Segura de Lima.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ACD0DBF" w14:textId="77777777" w:rsidR="006E647F" w:rsidRDefault="006E647F">
       <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+    </w:p>
+    <w:p w14:paraId="37952257" w14:textId="77777777" w:rsidR="006E647F" w:rsidRDefault="006E647F">
       <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...95 lines deleted...]
-      <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="720" w:footer="720"/>
+    </w:p>
+    <w:sectPr w:rsidR="006E647F">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:pgSz w:w="11901" w:h="16840"/>
+      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
-      <w:titlePg w:val="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...51 lines deleted...]
-        <w:t xml:space="preserve">Apellido e inicial del nombre del autor que esté reseñando la publicación.</w:t>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="1" w:author="Antec: Revista Peruana de Investigación Musical" w:date="2026-09-28T14:38:00Z" w:initials="ARPdIM">
+    <w:p w14:paraId="6BE21AB8" w14:textId="77777777" w:rsidR="00480A0E" w:rsidRDefault="00480A0E" w:rsidP="00480A0E">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Siempre modificar lo que está colocado en fucsia. Actualizarlo a la fecha, convocatoria, volumen, número y año que está postulando. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Revista Antec" w:id="1" w:date="2026-05-04T15:27:18Z">
-[...50 lines deleted...]
-        <w:t xml:space="preserve">Indique el volumen y número de la revista a la que está postulando.</w:t>
+  <w:comment w:id="0" w:author="Antec: Revista Peruana de Investigación Musical" w:date="2026-09-28T14:38:00Z" w:initials="ARPdIM">
+    <w:p w14:paraId="078E41F2" w14:textId="77777777" w:rsidR="00480A0E" w:rsidRDefault="00480A0E" w:rsidP="00480A0E">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El título es la referencia del libro reseñado. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Revista Antec" w:id="5" w:date="2026-05-04T15:24:31Z">
-[...50 lines deleted...]
-        <w:t xml:space="preserve">El Equipo Editorial lo completa.</w:t>
+  <w:comment w:id="2" w:author="Antec: Revista Peruana de Investigación Musical" w:date="2026-09-28T14:38:00Z" w:initials="ARPdIM">
+    <w:p w14:paraId="58546C7B" w14:textId="77777777" w:rsidR="00480A0E" w:rsidRDefault="00480A0E" w:rsidP="00480A0E">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Completar y no omitir las secciones como Afiliación, sino no tienes, se coloca Investigador Independiente y colocas la ciudad, región y país de donde resides actualmente. Si, sí tienes afliación colocar la localidad de la institución. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Revista Antec" w:id="4" w:date="2026-05-04T15:27:09Z">
-[...50 lines deleted...]
-        <w:t xml:space="preserve">Indique el volumen y número de la revista a la que está postulando.</w:t>
+  <w:comment w:id="3" w:author="Antec: Revista Peruana de Investigación Musical" w:date="2026-09-28T14:39:00Z" w:initials="ARPdIM">
+    <w:p w14:paraId="450C7619" w14:textId="77777777" w:rsidR="00480A0E" w:rsidRDefault="00480A0E" w:rsidP="00480A0E">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Es obligatorio presentar el link de ORCID. Si no tienes debes crearte una cuenta.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Revista Antec" w:id="0" w:date="2026-05-04T15:24:04Z">
-[...50 lines deleted...]
-        <w:t xml:space="preserve">El título debe ser la referencia del libro, revista o publicación que se reseñe.</w:t>
+  <w:comment w:id="4" w:author="Antec: Revista Peruana de Investigación Musical" w:date="2026-09-28T14:40:00Z" w:initials="ARPdIM">
+    <w:p w14:paraId="0B114EF9" w14:textId="77777777" w:rsidR="00480A0E" w:rsidRDefault="00480A0E" w:rsidP="00480A0E">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Aquí no va sangría</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:author="Revista Antec" w:id="3" w:date="2026-05-04T15:25:50Z">
-[...50 lines deleted...]
-        <w:t xml:space="preserve">año actual</w:t>
+  <w:comment w:id="5" w:author="Antec: Revista Peruana de Investigación Musical" w:date="2026-09-28T14:40:00Z" w:initials="ARPdIM">
+    <w:p w14:paraId="6BF66FCC" w14:textId="77777777" w:rsidR="00480A0E" w:rsidRDefault="00480A0E" w:rsidP="00480A0E">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A partir del segundom párrafo de cada sección va sangría y luego los demás párrafos. </w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="6BE21AB8" w15:done="0"/>
+  <w15:commentEx w15:paraId="078E41F2" w15:done="0"/>
+  <w15:commentEx w15:paraId="58546C7B" w15:done="0"/>
+  <w15:commentEx w15:paraId="450C7619" w15:done="0"/>
+  <w15:commentEx w15:paraId="0B114EF9" w15:done="0"/>
+  <w15:commentEx w15:paraId="6BF66FCC" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="3111D0E9" w16cex:dateUtc="2026-09-28T19:38:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="17C0D280" w16cex:dateUtc="2026-09-28T19:38:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="7C0CA375" w16cex:dateUtc="2026-09-28T19:38:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="71994E2E" w16cex:dateUtc="2026-09-28T19:39:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="7155B4B2" w16cex:dateUtc="2026-09-28T19:40:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2EF9D4A5" w16cex:dateUtc="2026-09-28T19:40:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="6BE21AB8" w16cid:durableId="3111D0E9"/>
+  <w16cid:commentId w16cid:paraId="078E41F2" w16cid:durableId="17C0D280"/>
+  <w16cid:commentId w16cid:paraId="58546C7B" w16cid:durableId="7C0CA375"/>
+  <w16cid:commentId w16cid:paraId="450C7619" w16cid:durableId="71994E2E"/>
+  <w16cid:commentId w16cid:paraId="0B114EF9" w16cid:durableId="7155B4B2"/>
+  <w16cid:commentId w16cid:paraId="6BF66FCC" w16cid:durableId="2EF9D4A5"/>
+</w16cid:commentsIds>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1843A696" w14:textId="77777777" w:rsidR="00142729" w:rsidRDefault="00142729">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0B9CE4E0" w14:textId="77777777" w:rsidR="00142729" w:rsidRDefault="00142729">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...2 lines deleted...]
-  <w:font w:name="Times New Roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{F7A71D5D-CF52-9E41-9AAB-261C7B00BE52}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{D8146695-9388-634F-8743-D72429F1950E}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{3559D557-F09F-3D49-B5D9-1959A259B9B7}"/>
+  </w:font>
+  <w:font w:name="Play">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{49FB812B-8E7D-0546-A79E-E663A8F7E0A2}"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{09F33F6B-F86D-9745-ABE0-2ADF7C02ECD2}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{C683F44B-6891-7E46-AC23-0E2DFB0759A0}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{C3A7A5DF-8E82-144B-BFFC-D2C148DDFB01}"/>
+  </w:font>
   <w:font w:name="Noto Sans Symbols ExtraLight">
-    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
-    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{70BA5C45-0A0C-1049-AED0-9E0BB679EE21}"/>
+    <w:embedItalic r:id="rId9" w:fontKey="{68D61682-D8E6-9344-9BDB-339DE2AD3FFB}"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{72EB2D32-FC01-2447-8D91-4B0A8EDDF8D2}"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{10E40070-37EC-494C-A2CD-21631A9FFD8B}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="589DD624" w14:textId="77777777" w:rsidR="006E647F" w:rsidRDefault="00142729">
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:r>
+    <w:r>
+      <w:pict w14:anchorId="7678744B">
+        <v:rect id="Horizontal Line 1" o:spid="_x0000_s1025" style="width:424.95pt;height:1.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQC659KuWQIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+p0lLC2u0dJq2DiEN&#13;&#10;mNgQz67jJBaOz9hu0/LruXPaLoM3RCNZZ/v8+fvu8/Xyat8ZtlM+aLAln05yzpSVUGnblPzb092b&#13;&#10;C85CFLYSBqwq+UEFfrV6/eqyd4WaQQumUp4hiA1F70rexuiKLAuyVZ0IE3DK4mYNvhMRp77JKi96&#13;&#10;RO9MNsvzd1kPvnIepAoBV2+HTb5K+HWtZPxS10FFZkqO3GIafRo3NGarS1E0XrhWyyMN8Q8sOqEt&#13;&#10;XnqGuhVRsK3Xf0F1WnoIUMeJhC6DutZSJQ2oZpr/oeaxFU4lLVic4M5lCv8PVn7ePboHT9SDuwf5&#13;&#10;IzALXwHrNOUY3bTCNuo6OCzkcWld6fgA2kZkMc7xHvpWierlcpLwdHBofUp+UvtICDTF2me9C8WZ&#13;&#10;A00CsmGb/hNUeERsI6Sy7mvfEUcsGNsn9w5n9xCRyWFR4up0mS+Sr5koTsecD/GDgo5RUHKPahKs&#13;&#10;2N2HSDREcUqhWyzcaWPS0zCW9SVfLmaLdABfSkV7zEP8rmOb5BGT5H1AtCFgDrAOw3LwzebGeLYT&#13;&#10;+Aavc/qSdHwsYZw9zemXkF4cWb+lb3QE2Tanq4y2DC0q+WI+HB/UnHgSfqcjtpjRXckvzjmiIK/W&#13;&#10;tkoqo9BmiBHb2KMvZAU1Uig2UB3QFhRNoqjfMWjB/+Ksx94pefi5FV5xZj5a1L2czufUbGkyX7yf&#13;&#10;4cSPdzbjHWElQpU8clRC4U0cGnTrvG7a9FRIh4VrfA61ToY9szqSxf5IPh57mRpwPE9Zz/84q98A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQB/mOjq3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#13;&#10;EITvSLyDtUjcqEMEqE3jVOGn10oUpJabGy921HgdxW4T3p6FC1xGWo1mdr5yNflOnHGIbSAFt7MM&#13;&#10;BFITTEtWwfvb+mYOIiZNRneBUMEXRlhVlxelLkwY6RXP22QFl1AstAKXUl9IGRuHXsdZ6JHY+wyD&#13;&#10;14nPwUoz6JHLfSfzLHuQXrfEH5zu8clhc9yevIKX/mNT39so611y+2N4HNduY5W6vpqelyz1EkTC&#13;&#10;Kf0l4IeB90PFww7hRCaKTgHTpF9lb363WIA4KMhzkFUp/wNU3wAAAP//AwBQSwECLQAUAAYACAAA&#13;&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#13;&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#13;&#10;ABQABgAIAAAAIQC659KuWQIAALkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#13;&#10;AQItABQABgAIAAAAIQB/mOjq3QAAAAgBAAAPAAAAAAAAAAAAAAAAALMEAABkcnMvZG93bnJldi54&#13;&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#13;&#10;" filled="f">
+          <o:lock v:ext="edit" rotation="t" aspectratio="t" verticies="t" text="t" shapetype="t"/>
+          <w10:anchorlock/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3A2D156B" w14:textId="77777777" w:rsidR="006E647F" w:rsidRPr="00480A0E" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="FD4BDF"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-    </w:pPr>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:t xml:space="preserve">Como citar: </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00480A0E">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="FD4BDF"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Tello, A. (2026). Tomás de Torrejón y Velasco: </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00480A0E">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="FD4BDF"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>La púrpura de la rosa</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00480A0E">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="FD4BDF"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>. (1976). Robert Stevenson, editor. Lima, Instituto Nacional de Cultura / Organización de Estados Americanos.</w:t>
     </w:r>
   </w:p>
-</w:ftr>
-[...4 lines deleted...]
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+  <w:p w14:paraId="6E9B8AC0" w14:textId="77777777" w:rsidR="006E647F" w:rsidRPr="00480A0E" w:rsidRDefault="00000000">
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...20 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:shd w:fill="ff9900" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:rtl w:val="0"/>
-[...1 lines deleted...]
-      <w:t xml:space="preserve">Como</w:t>
+      </w:rPr>
+      <w:t xml:space="preserve">ANTEC: Revista Peruana de Investigación Musical, </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:r w:rsidRPr="00480A0E">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="FD4BDF"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:rtl w:val="0"/>
-[...1 lines deleted...]
-      <w:t xml:space="preserve"> citar: </w:t>
+      </w:rPr>
+      <w:t>10</w:t>
     </w:r>
-    <w:commentRangeStart w:id="2"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:r w:rsidRPr="00480A0E">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="FD4BDF"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:rtl w:val="0"/>
-[...1 lines deleted...]
-      <w:t xml:space="preserve">Tello, A.</w:t>
+      </w:rPr>
+      <w:t>(2</w:t>
     </w:r>
-    <w:commentRangeEnd w:id="2"/>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:r w:rsidRPr="00480A0E">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:rtl w:val="0"/>
-[...1 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      </w:rPr>
+      <w:t>),</w:t>
     </w:r>
-    <w:commentRangeStart w:id="3"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:r w:rsidRPr="00480A0E">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:rtl w:val="0"/>
-[...88 lines deleted...]
-        <w:rtl w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
       </w:rPr>
       <w:t xml:space="preserve"> xx-xx. </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+  <w:p w14:paraId="6026E2A1" w14:textId="77777777" w:rsidR="006E647F" w:rsidRPr="00480A0E" w:rsidRDefault="006E647F">
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+  <w:p w14:paraId="4ED1367E" w14:textId="77777777" w:rsidR="006E647F" w:rsidRPr="00480A0E" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:color w:val="1155cc"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:r w:rsidRPr="00480A0E">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Link para este artículo: </w:t>
     </w:r>
     <w:hyperlink r:id="rId1">
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:color w:val="1155cc"/>
+      <w:r w:rsidRPr="00480A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">https://doi.org/10.62230/antec.v10i1.319</w:t>
+        </w:rPr>
+        <w:t>https://doi.org/10.62230/antec.v10i1.320</w:t>
       </w:r>
     </w:hyperlink>
-    <w:commentRangeEnd w:id="5"/>
-[...7 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+  <w:p w14:paraId="4B247137" w14:textId="77777777" w:rsidR="006E647F" w:rsidRPr="00480A0E" w:rsidRDefault="006E647F">
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+  <w:p w14:paraId="501824F8" w14:textId="77777777" w:rsidR="006E647F" w:rsidRPr="00480A0E" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r w:rsidRPr="00480A0E">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+        <wp:anchor distT="114300" distB="114300" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6EB0A43D" wp14:editId="0999A230">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-76198</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>126988</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="804863" cy="313432"/>
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...2 lines deleted...]
-          <a:graphic>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="bothSides" distT="114300" distB="114300" distL="114300" distR="114300"/>
+          <wp:docPr id="1" name="image2.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image1.png"/>
+                  <pic:cNvPr id="0" name="image2.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="804863" cy="313432"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+  <w:p w14:paraId="494F1DB4" w14:textId="77777777" w:rsidR="006E647F" w:rsidRDefault="006E647F">
     <w:pPr>
       <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
-[...22 lines deleted...]
-  </w:p>
+  <w:p w14:paraId="7B335389" w14:textId="77777777" w:rsidR="006E647F" w:rsidRDefault="006E647F"/>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7A2C0D13" w14:textId="77777777" w:rsidR="00142729" w:rsidRDefault="00142729">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4FCF9177" w14:textId="77777777" w:rsidR="00142729" w:rsidRDefault="00142729">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="391F03AC" w14:textId="096F3A04" w:rsidR="006E647F" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:rPr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols ExtraLight" w:eastAsia="Noto Sans Symbols ExtraLight" w:hAnsi="Noto Sans Symbols ExtraLight" w:cs="Noto Sans Symbols ExtraLight"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ANTEC: Revista Peruana de Investigación </w:t>
+    </w:r>
+    <w:r w:rsidR="00480A0E">
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols ExtraLight" w:eastAsia="Noto Sans Symbols ExtraLight" w:hAnsi="Noto Sans Symbols ExtraLight" w:cs="Noto Sans Symbols ExtraLight"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Musical,</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols ExtraLight" w:eastAsia="Noto Sans Symbols ExtraLight" w:hAnsi="Noto Sans Symbols ExtraLight" w:cs="Noto Sans Symbols ExtraLight"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00480A0E">
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols ExtraLight" w:eastAsia="Noto Sans Symbols ExtraLight" w:hAnsi="Noto Sans Symbols ExtraLight" w:cs="Noto Sans Symbols ExtraLight"/>
+        <w:color w:val="FD4BDF"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Vol. 10, N° 1, enero-junio, 2026</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols ExtraLight" w:eastAsia="Noto Sans Symbols ExtraLight" w:hAnsi="Noto Sans Symbols ExtraLight" w:cs="Noto Sans Symbols ExtraLight"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols ExtraLight" w:eastAsia="Noto Sans Symbols ExtraLight" w:hAnsi="Noto Sans Symbols ExtraLight" w:cs="Noto Sans Symbols ExtraLight"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols ExtraLight" w:eastAsia="Noto Sans Symbols ExtraLight" w:hAnsi="Noto Sans Symbols ExtraLight" w:cs="Noto Sans Symbols ExtraLight"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>ISSN: 2521-8565/ E-ISSN: 2616-681X</w:t>
     </w:r>
   </w:p>
+  <w:p w14:paraId="75DCB8D2" w14:textId="77777777" w:rsidR="006E647F" w:rsidRDefault="006E647F"/>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...99 lines deleted...]
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Antec: Revista Peruana de Investigación Musical">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::revista.investigacion@unm.edu.pe::817c6aef-ce03-4e45-b01d-8bbc08f63a24"/>
+  </w15:person>
+</w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:embedTrueTypeFonts w:val="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="197"/>
+  <w:embedTrueTypeFonts/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="006E647F"/>
+    <w:rsid w:val="00142729"/>
+    <w:rsid w:val="00480A0E"/>
+    <w:rsid w:val="006E647F"/>
+    <w:rsid w:val="00A625C9"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="es-PE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1B74889B"/>
+  <w15:docId w15:val="{1C61E414-9FDB-3442-AE9B-CC679F055A99}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-MX"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-ES_tradnl" w:eastAsia="es-MX" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+      <w:color w:val="0F4761"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+      <w:color w:val="0F4761"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0F4761"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0F4761"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
-        <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100.0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...224 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...13 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...11 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
+      <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="595959"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Encabezado">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EncabezadoCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00480A0E"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...13 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00480A0E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00480A0E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00480A0E"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdecomentario">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00480A0E"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textocomentario">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextocomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00480A0E"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...11 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
+    <w:name w:val="Texto comentario Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textocomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00480A0E"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textocomentario"/>
+    <w:next w:val="Textocomentario"/>
+    <w:link w:val="AsuntodelcomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00480A0E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
+    <w:name w:val="Asunto del comentario Car"/>
+    <w:basedOn w:val="TextocomentarioCar"/>
+    <w:link w:val="Asuntodelcomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00480A0E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7974-7101" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aureliotell@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aureliotell@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbolsExtraLight-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbolsExtraLight-bold.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.62230/antec.v10i1.319" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.62230/antec.v10i1.320" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2250,25 +2276,55 @@
       </a:style>
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>1159</Words>
+  <Characters>6378</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>53</Lines>
+  <Paragraphs>15</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>7522</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>