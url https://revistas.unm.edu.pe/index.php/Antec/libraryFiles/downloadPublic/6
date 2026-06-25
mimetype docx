--- v0 (2025-10-10)
+++ v1 (2026-06-25)
@@ -1,4564 +1,4371 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1D553F63" w14:textId="39CE5816" w:rsidR="007C4D79" w:rsidRPr="007C4D79" w:rsidRDefault="00B94903" w:rsidP="007C4D79">
-[...104 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="7086120E" w14:textId="0BB87F76">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-        <w:t>Datos del dictaminador:</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="1F3864"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8494"/>
+        <w:gridCol w:w="9054"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007612F5" w:rsidRPr="0025558C" w14:paraId="19308D34" w14:textId="77777777" w:rsidTr="007612F5">
+      <w:tr w:rsidR="00235EAA" w14:paraId="701D1C86" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8494" w:type="dxa"/>
+            <w:tcW w:w="9054" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F3864"/>
           </w:tcPr>
-          <w:p w14:paraId="62A47CD6" w14:textId="5B560CB6" w:rsidR="00EC5213" w:rsidRPr="0025558C" w:rsidRDefault="007612F5" w:rsidP="0025558C">
+          <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="626FA516" w14:textId="77777777">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:lang w:val="es-ES"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0025558C">
-[...63 lines deleted...]
-              <w:t>Centro de trabajo:</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>FORMATO DE DICTAMEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A3F3496" w14:textId="77777777" w:rsidR="007C4D79" w:rsidRDefault="007C4D79" w:rsidP="007C4D79">
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="27DC3139" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidP="00F234A0" w:rsidRDefault="00235EAA" w14:paraId="45592AF4" w14:textId="1F8B36CE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6096"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOLICITADO POR EL </w:t>
+      </w:r>
+      <w:r w:rsidR="00F16ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EQUIPO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EDITORIAL </w:t>
+      </w:r>
+      <w:r w:rsidR="00F16ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DEL INSTITUTO DE INVESTIGACIÓN</w:t>
+      </w:r>
+      <w:r w:rsidR="00F234A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DE LA UNM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="08D1A4EA" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidP="00F234A0" w:rsidRDefault="00235EAA" w14:paraId="6DB0696A" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Este formato es una guía para establecer la pertinencia, calidad y condiciones de la publicación o no publicación del texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidP="00F234A0" w:rsidRDefault="00235EAA" w14:paraId="23C9017E" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidP="00F234A0" w:rsidRDefault="00235EAA" w14:paraId="714B0D85" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Es importante que las observaciones y anotaciones sean claras y fundamentales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidP="00F234A0" w:rsidRDefault="00235EAA" w14:paraId="6752A3D8" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidP="00F234A0" w:rsidRDefault="00235EAA" w14:paraId="68649179" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agradecemos de antemano su valiosa cooperación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="752DC065" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="773AE30A" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Datos del dictaminador:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A228E" w:rsidRDefault="007A228E" w14:paraId="468CD3CC" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8494"/>
+        <w:gridCol w:w="9054"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0025558C" w14:paraId="3E217CC2" w14:textId="77777777" w:rsidTr="0025558C">
+      <w:tr w:rsidRPr="007A228E" w:rsidR="00235EAA" w14:paraId="4B16DB58" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8494" w:type="dxa"/>
+            <w:tcW w:w="9054" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10E04162" w14:textId="77777777" w:rsidR="0025558C" w:rsidRDefault="0025558C" w:rsidP="0025558C">
+          <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="0AFE7768" w14:textId="3AC244FE">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:lang w:val="es-ES"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0025558C">
-[...6 lines deleted...]
-              <w:t>Título del texto:</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A8A13AC" w14:textId="78DDDA80" w:rsidR="0025558C" w:rsidRDefault="0025558C" w:rsidP="0025558C">
+          <w:p w:rsidR="00235EAA" w:rsidRDefault="004428DC" w14:paraId="2C4CE68D" w14:textId="3902146C">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:lang w:val="es-ES"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Institución:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004428DC" w:rsidRDefault="004428DC" w14:paraId="7C0F9B4B" w14:textId="681C74B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dependencia: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004428DC" w:rsidRDefault="004428DC" w14:paraId="2ADAE6A3" w14:textId="7EB45C82">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ciudad:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004428DC" w:rsidRDefault="004428DC" w14:paraId="0C6CDE79" w14:textId="78B578D0">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Región: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004428DC" w:rsidRDefault="004428DC" w14:paraId="4F9154A0" w14:textId="0C3EF76E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>País:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="007A228E" w:rsidR="004428DC" w:rsidRDefault="004428DC" w14:paraId="2C825C1A" w14:textId="134C2564">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A228E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>URL CTI VIATE:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="007A228E" w:rsidR="004428DC" w:rsidRDefault="004428DC" w14:paraId="27E6B2DC" w14:textId="58E3B380">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A228E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N°</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007A228E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ORCID: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004428DC" w:rsidRDefault="004428DC" w14:paraId="2C4B1237" w14:textId="07799C42">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Scopus ID:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004428DC" w:rsidRDefault="004428DC" w14:paraId="55D21CEB" w14:textId="3B62DE9B">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Research ID:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="004428DC" w:rsidR="004428DC" w:rsidRDefault="004428DC" w14:paraId="13A06A7D" w14:textId="145D7FC5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Google ID: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="004428DC" w:rsidR="004428DC" w:rsidRDefault="004428DC" w14:paraId="74DFDC64" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F71BB7A" w14:textId="357BDF83" w:rsidR="001B3163" w:rsidRPr="0025558C" w:rsidRDefault="001B3163" w:rsidP="0025558C">
-[...53 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="004428DC" w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="46E991EA" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004428DC" w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="098F9AC6" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="1F3864"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2831"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2832"/>
+        <w:gridCol w:w="9054"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B3163" w:rsidRPr="0025558C" w14:paraId="2629096A" w14:textId="77777777" w:rsidTr="001B3163">
+      <w:tr w:rsidR="00235EAA" w14:paraId="2F4F1CFD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:tcW w:w="9054" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F3864"/>
           </w:tcPr>
-          <w:p w14:paraId="4BEFDE09" w14:textId="30C17D7B" w:rsidR="001B3163" w:rsidRPr="0025558C" w:rsidRDefault="001B3163" w:rsidP="0025558C">
+          <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="65314C75" w14:textId="77777777">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0025558C">
-[...113 lines deleted...]
-              <w:t xml:space="preserve"> )</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DICTAMEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DEAE788" w14:textId="77777777" w:rsidR="001B3163" w:rsidRPr="0025558C" w:rsidRDefault="001B3163" w:rsidP="0025558C">
-      <w:pPr>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="0917F2C0" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="76C8653F" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título del texto:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="561F7289" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidP="007A228E" w:rsidRDefault="00235EAA" w14:paraId="0F79D115" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. ORIGINALIDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="4F56D35E" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En este punto hay que considerar si el texto es resultado de una investigación original con base en el manejo de nuevos datos, o de un análisis novedoso de los ya existentes y, en su caso, de fuentes primarias. También si aporta algo útil y pertinente al campo de investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="50F79497" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="450C3DB8" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SI (   )</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PARCIALMENTE (   )</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NO (   )</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="01A8A605" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="3DF5D00E" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9054" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8494"/>
+        <w:gridCol w:w="9054"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B3163" w:rsidRPr="0025558C" w14:paraId="63550961" w14:textId="77777777" w:rsidTr="001B3163">
+      <w:tr w:rsidRPr="007A228E" w:rsidR="00235EAA" w14:paraId="4F2026D9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8494" w:type="dxa"/>
+            <w:tcW w:w="9054" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44C12719" w14:textId="77777777" w:rsidR="001B3163" w:rsidRPr="0025558C" w:rsidRDefault="001B3163" w:rsidP="0025558C">
+          <w:p w:rsidRPr="007A228E" w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="1A3B7272" w14:textId="77777777">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0025558C">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="007A228E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>Argumentación:</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argumentación: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7279340E" w14:textId="28FCB989" w:rsidR="001B3163" w:rsidRPr="0025558C" w:rsidRDefault="0025558C" w:rsidP="0025558C">
+          <w:p w:rsidRPr="007A228E" w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="75A237AF" w14:textId="77777777">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>…</w:t>
+            <w:r w:rsidRPr="007A228E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="540346A2" w14:textId="77777777" w:rsidR="001B3163" w:rsidRPr="0025558C" w:rsidRDefault="001B3163" w:rsidP="0025558C">
+          <w:p w:rsidRPr="007A228E" w:rsidR="007A228E" w:rsidRDefault="007A228E" w14:paraId="6F774F0A" w14:textId="77777777">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...61 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="35894EDF" w14:textId="77777777" w:rsidR="002B0C33" w:rsidRPr="0025558C" w:rsidRDefault="002B0C33" w:rsidP="0025558C">
-[...12 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidRPr="007A228E" w:rsidR="00235EAA" w:rsidP="007A228E" w:rsidRDefault="00235EAA" w14:paraId="6DAE1354" w14:textId="3DCA20E3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="4A28733A" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="144270"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="144270"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>II. ESTRUCTURA INMANENTE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F38382" w14:textId="4F309E06" w:rsidR="001B3163" w:rsidRPr="0025558C" w:rsidRDefault="001B3163" w:rsidP="0025558C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="0CD95FB3" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="0A391186" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En este punto le pedimos que evalúe el texto tomando en consideración el desarrollo sistemático de los resultados y la coherencia expositiva y temática, además de la calidad de redacción y exposición (cohesión).</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="4A61FDB2" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="2C4E8276" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Estructura textual. (coherencia). Observaciones</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="5AEFB8D0" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8494"/>
+        <w:gridCol w:w="9054"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC5213" w:rsidRPr="0025558C" w14:paraId="44495B07" w14:textId="77777777" w:rsidTr="00EC5213">
+      <w:tr w:rsidR="00235EAA" w14:paraId="179BA2EC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8494" w:type="dxa"/>
+            <w:tcW w:w="9054" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01FE0D3E" w14:textId="7A7F95B1" w:rsidR="00EC5213" w:rsidRPr="0025558C" w:rsidRDefault="0025558C" w:rsidP="0025558C">
+          <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="3991FC7F" w14:textId="77777777">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-              <w:t>…</w:t>
+                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Véase hojas aparte.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32A70E4D" w14:textId="77777777" w:rsidR="00EC5213" w:rsidRPr="0025558C" w:rsidRDefault="00EC5213" w:rsidP="0025558C">
+          <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="3090746C" w14:textId="77777777">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="32C86399" w14:textId="77777777" w:rsidR="002B0C33" w:rsidRDefault="002B0C33" w:rsidP="0025558C">
+          <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="30CF165F" w14:textId="77777777">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7310528B" w14:textId="77777777" w:rsidR="0025558C" w:rsidRDefault="0025558C" w:rsidP="0025558C">
+          <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="139A0AC3" w14:textId="77777777">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...13 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7F590679" w14:textId="77777777" w:rsidR="00EC5213" w:rsidRPr="0025558C" w:rsidRDefault="00EC5213" w:rsidP="0025558C">
-[...16 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="48C60788" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="701BD767" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="772372F1" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Claridad de redacción y exposición (cohesión). Observaciones</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="25FD7061" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9054" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8494"/>
+        <w:gridCol w:w="9054"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00203EA4" w:rsidRPr="0025558C" w14:paraId="223FFB85" w14:textId="77777777" w:rsidTr="00422122">
+      <w:tr w:rsidR="00235EAA" w14:paraId="688C7691" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8494" w:type="dxa"/>
+            <w:tcW w:w="9054" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A464D77" w14:textId="0CE48D22" w:rsidR="00203EA4" w:rsidRPr="0025558C" w:rsidRDefault="001A5815" w:rsidP="0025558C">
+          <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="06CCF137" w14:textId="77777777">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00235EAA" w:rsidP="00F16ECC" w:rsidRDefault="00235EAA" w14:paraId="7F4E7264" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-              <w:t>…</w:t>
+                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46169231" w14:textId="77777777" w:rsidR="00203EA4" w:rsidRPr="0025558C" w:rsidRDefault="00203EA4" w:rsidP="0025558C">
+          <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="7F8754FE" w14:textId="77777777">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0ED104F0" w14:textId="77777777" w:rsidR="00203EA4" w:rsidRPr="0025558C" w:rsidRDefault="00203EA4" w:rsidP="0025558C">
+          <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="05D49F6B" w14:textId="77777777">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="03B718D3" w14:textId="77777777" w:rsidR="00203EA4" w:rsidRPr="0025558C" w:rsidRDefault="00203EA4" w:rsidP="0025558C">
+          <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="48F48B2F" w14:textId="77777777">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-ES"/>
+                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="507E9FA6" w14:textId="77777777" w:rsidR="00203EA4" w:rsidRPr="0025558C" w:rsidRDefault="00203EA4" w:rsidP="0025558C">
-[...16 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="6FAD997A" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="71E5C05F" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="161201D0" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bibliografía:</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="4BDC416F" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Considere en este punto la pertinencia, calidad, cantidad, y actualidad (nacional e internacional) de la bibliografía.</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="5BC713FE" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="7F56DAD9" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="4216C665" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pertinente:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SI (  )</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PARCIALMENTE (   )</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          NO (  )</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="7EC5EB6D" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="09E5B388" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="4C25107E" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actualizada: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SI (   )</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           PARCIALMENTE (  ) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           NO (  )</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="44F6926E" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="425C6BF0" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="6EA5B831" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1980"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2403"/>
+        <w:gridCol w:w="9054"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00063662" w:rsidRPr="0025558C" w14:paraId="4BA1781C" w14:textId="77777777" w:rsidTr="0069062E">
+      <w:tr w:rsidR="00235EAA" w14:paraId="5678E40A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="9054" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E6D6F63" w14:textId="26B2AB59" w:rsidR="00063662" w:rsidRPr="0025558C" w:rsidRDefault="00063662" w:rsidP="0025558C">
+          <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="6698201E" w14:textId="77777777">
             <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...14 lines deleted...]
-              <w:t>Pertinente:</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Argumentación:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="47571AF8" w14:textId="0C4A218A" w:rsidR="00063662" w:rsidRPr="0025558C" w:rsidRDefault="00063662" w:rsidP="0025558C">
+          <w:p w:rsidR="00F16ECC" w:rsidRDefault="00F16ECC" w14:paraId="75150386" w14:textId="77777777">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...5 lines deleted...]
-                <w:lang w:val="es-ES"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0025558C">
-[...40 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="73B270D6" w14:textId="1118FA8E" w:rsidR="00063662" w:rsidRPr="0025558C" w:rsidRDefault="00063662" w:rsidP="0025558C">
+          <w:p w:rsidR="00F16ECC" w:rsidRDefault="00F16ECC" w14:paraId="423529B6" w14:textId="77777777">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...5 lines deleted...]
-                <w:lang w:val="es-ES"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0025558C">
-[...30 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="1F9FAC4B" w14:textId="57F15784" w:rsidR="00063662" w:rsidRPr="0025558C" w:rsidRDefault="0069062E" w:rsidP="0025558C">
+          <w:p w:rsidR="00F16ECC" w:rsidRDefault="00F16ECC" w14:paraId="0C8DF2AD" w14:textId="77777777">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...5 lines deleted...]
-                <w:lang w:val="es-ES"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0025558C">
-[...30 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F16ECC" w:rsidRDefault="00F16ECC" w14:paraId="3CA39C3B" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F16ECC" w:rsidRDefault="00F16ECC" w14:paraId="6BAD64EA" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F16ECC" w:rsidRDefault="00F16ECC" w14:paraId="76054AE8" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F16ECC" w:rsidRDefault="00F16ECC" w14:paraId="4417A7AF" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F16ECC" w:rsidRDefault="00F16ECC" w14:paraId="5A88B2B9" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F16ECC" w:rsidRDefault="00F16ECC" w14:paraId="493D4E5B" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F16ECC" w:rsidRDefault="00F16ECC" w14:paraId="4FF3C928" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069062E" w:rsidRPr="0025558C" w14:paraId="491B320E" w14:textId="77777777" w:rsidTr="0069062E">
+    </w:tbl>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="6B62E1D6" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>III. EDITORIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="4B7EC069" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="58A85BAD" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="4DD1EC64" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Evalúe si la extensión del texto es adecuada, si es posible o necesario ampliarla o reducirla.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="09668B6D" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="3DFF98EF" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Extensión del texto:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(  ) Adecuada               (   ) Ampliable                    (   ) Reducible</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="119AD57B" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="7BFC7C30" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tablas:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(   ) Adecuadas             (   ) Ampliables                    (   ) Reducibles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="20353999" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="34EF554F" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ilustraciones:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(   ) Adecuadas            (   ) Ampliables                     (   ) Reducibles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="5CA8906A" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="49B90EBF" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gráficos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(   ) Adecuados             (   ) Ampliables                    (   ) Reducibles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="5B777FDD" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="12713042" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fotografías:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(   ) Adecuadas            (   ) Ampliables                     (   ) Reducibles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="1B5507D4" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="281A1E2B" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9054" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9054"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00235EAA" w14:paraId="1A84F68A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="9054" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C89B33A" w14:textId="08A37E29" w:rsidR="0069062E" w:rsidRPr="0025558C" w:rsidRDefault="0069062E" w:rsidP="0025558C">
+          <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="0D041C69" w14:textId="77777777">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A228E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Argumentación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-              <w:t>Actualizada:</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="71C291E0" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="5063453F" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="0B6459EE" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="23DAC359" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="7356D6B1" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="65773285" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="28D9F9A6" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IV. DICTAMEN GENERAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="4D4B2D45" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="58149358" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="28658AA9" w14:textId="133D913F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Positivo tal y como fue presentado.                                           ( </w:t>
+      </w:r>
+      <w:r w:rsidR="00F16ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  )</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="5A853A41" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="4418A6AE" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Positivo con sugerencias de cambio              </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         </w:t>
+      </w:r>
+      <w:r w:rsidR="00F16ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F16ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  )    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="00BF3D9A" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Especificar sugerencias en la argumentación)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="43AAEEFF" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="0F9F935E" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Positivo con cambios ineludibles                                           </w:t>
+      </w:r>
+      <w:r w:rsidR="00F16ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    (   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="77E53D36" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Especificar cambios ineludibles en la argumentación </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="306A2612" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007A228E" w:rsidRDefault="00235EAA" w14:paraId="21F76B52" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Negativo       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="73435847" w14:textId="22B201AF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9054"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00235EAA" w14:paraId="267CA4E9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="9054" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="BFBFBF" w:sz="4" w:space="0"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19AD5E83" w14:textId="6AAB734C" w:rsidR="0069062E" w:rsidRPr="0025558C" w:rsidRDefault="0069062E" w:rsidP="0025558C">
+          <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="799E9087" w14:textId="77777777">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">SI </w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Argumentación:</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...16 lines deleted...]
-                <w:lang w:val="es-ES"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> )</w:t>
+          </w:p>
+          <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="531B8B3F" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="62B9C1A2" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="0B464436" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="21B395B9" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="0183A657" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="468A683B" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="007A228E" w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="520BB71D" w14:textId="2BDCECFA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">PARCIALMENTE </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>NOTA: SI ES NECESARIO EXTENDERSE, FAVOR DE ANEXAR LAS HOJAS.</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...68 lines deleted...]
-              <w:t xml:space="preserve"> )</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AA57759" w14:textId="77777777" w:rsidR="00203EA4" w:rsidRPr="0025558C" w:rsidRDefault="00203EA4" w:rsidP="0025558C">
-[...125 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="16CF3C2A" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="2743CF9B" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="6F80378F" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="144270"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En caso de requerirse, ¿estaría en la posibilidad de revisar las observaciones por usted sugeridas?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      SI (  )     NO (    )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="24E06961" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="50376E9A" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="799AE4E8" w14:textId="144276D3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NOMBRE</w:t>
+      </w:r>
+      <w:r w:rsidR="007A228E">
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="464C85C0" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="566"/>
+          <w:tab w:val="left" w:pos="1133"/>
+          <w:tab w:val="left" w:pos="1700"/>
+          <w:tab w:val="left" w:pos="2267"/>
+          <w:tab w:val="left" w:pos="2834"/>
+          <w:tab w:val="left" w:pos="3401"/>
+          <w:tab w:val="left" w:pos="3968"/>
+          <w:tab w:val="left" w:pos="4535"/>
+          <w:tab w:val="left" w:pos="5102"/>
+          <w:tab w:val="left" w:pos="5669"/>
+          <w:tab w:val="left" w:pos="6236"/>
+          <w:tab w:val="left" w:pos="6803"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="00B3FF21" w14:textId="0C99B708">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FIRMA</w:t>
+      </w:r>
+      <w:r w:rsidR="007A228E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="144F4971" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00F234A0" w14:paraId="40C12D39" w14:textId="11B621DB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="144270"/>
-[...2445 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FECHA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva" w:cs="Geneva"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+    </w:p>
+    <w:p w:rsidR="00235EAA" w:rsidRDefault="00235EAA" w14:paraId="4DF0B963" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times-Roman" w:hAnsi="Times-Roman" w:cs="Times-Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0025558C">
-[...185 lines deleted...]
-    <w:sectPr w:rsidR="007462D1" w:rsidRPr="0025558C">
+    </w:p>
+    <w:sectPr w:rsidR="00235EAA">
       <w:headerReference w:type="default" r:id="rId6"/>
-      <w:pgSz w:w="11906" w:h="16838"/>
-[...2 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgMar w:top="992" w:right="1701" w:bottom="1418" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6295D83A" w14:textId="77777777" w:rsidR="00BC5A41" w:rsidRDefault="00BC5A41" w:rsidP="0025558C">
+    <w:p w:rsidR="00F250A9" w:rsidP="007A228E" w:rsidRDefault="00F250A9" w14:paraId="77994BFC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="581E4DF7" w14:textId="77777777" w:rsidR="00BC5A41" w:rsidRDefault="00BC5A41" w:rsidP="0025558C">
+    <w:p w:rsidR="00F250A9" w:rsidP="007A228E" w:rsidRDefault="00F250A9" w14:paraId="0CF700B5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:font w:name="Aptos">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Times-Roman">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Geneva">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5200205F" w:usb2="00A0C000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ArialMT">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F8E52A6" w14:textId="77777777" w:rsidR="00BC5A41" w:rsidRDefault="00BC5A41" w:rsidP="0025558C">
+    <w:p w:rsidR="00F250A9" w:rsidP="007A228E" w:rsidRDefault="00F250A9" w14:paraId="1C5955F3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2846B5A4" w14:textId="77777777" w:rsidR="00BC5A41" w:rsidRDefault="00BC5A41" w:rsidP="0025558C">
+    <w:p w:rsidR="00F250A9" w:rsidP="007A228E" w:rsidRDefault="00F250A9" w14:paraId="68E61041" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1A09C70C" w14:textId="6C2EB8AE" w:rsidR="0025558C" w:rsidRDefault="0025558C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="007A228E" w:rsidRDefault="007A228E" w14:paraId="6ECF9070" w14:textId="6DD26159">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="006A40BF">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:drawing>
-[...46 lines deleted...]
-      </w:drawing>
+      <w:pict w14:anchorId="22F6B636">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" filled="f" stroked="f" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path gradientshapeok="t" o:connecttype="rect" o:extrusionok="f"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="Imagen 1" style="width:114.75pt;height:24.75pt;visibility:visible;mso-wrap-style:square" o:spid="_x0000_i1025" type="#_x0000_t75">
+          <v:imagedata o:title="" r:id="rId1"/>
+        </v:shape>
+      </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:embedSystemFonts/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
+  <w:doNotTrackMoves/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:drawingGridVerticalSpacing w:val="120"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="3"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
+  <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:doNotValidateAgainstSchema/>
+  <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:spaceForUL/>
+    <w:balanceSingleByteDoubleByteWidth/>
+    <w:doNotLeaveBackslashAlone/>
+    <w:ulTrailSpace/>
+    <w:doNotExpandShiftReturn/>
+    <w:footnoteLayoutLikeWW8/>
+    <w:shapeLayoutLikeWW8/>
+    <w:alignTablesRowByRow/>
+    <w:forgetLastTabAlignment/>
+    <w:adjustLineHeightInTable/>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
+    <w:layoutRawTableWidth/>
+    <w:layoutTableRowsApart/>
+    <w:useWord97LineBreakRules/>
+    <w:doNotBreakWrappedTables/>
+    <w:doNotSnapToGridInCell/>
+    <w:selectFldWithFirstOrLastChar/>
+    <w:doNotWrapTextWithPunct/>
+    <w:doNotUseEastAsianBreakRules/>
+    <w:useWord2002TableStyleRules/>
+    <w:growAutofit/>
+    <w:useNormalStyleForList/>
+    <w:doNotUseIndentAsNumberingTabStop/>
+    <w:useAltKinsokuLineBreakRules/>
+    <w:allowSpaceOfSameStyleInTable/>
+    <w:doNotSuppressIndentation/>
+    <w:doNotAutofitConstrainedTables/>
+    <w:autofitToFirstFixedWidthCell/>
+    <w:underlineTabInNumList/>
+    <w:displayHangulFixedWidth/>
+    <w:splitPgBreakAndParaMark/>
+    <w:doNotVertAlignCellWithSp/>
+    <w:doNotBreakConstrainedForcedTable/>
+    <w:doNotVertAlignInTxbx/>
+    <w:useAnsiKerningPairs/>
+    <w:cachedColBalance/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007612F5"/>
-[...29 lines deleted...]
-    <w:rsid w:val="00ED5E7D"/>
+    <w:rsidRoot w:val="00F16ECC"/>
+    <w:rsid w:val="00235EAA"/>
+    <w:rsid w:val="004428DC"/>
+    <w:rsid w:val="00505B93"/>
+    <w:rsid w:val="005E5095"/>
+    <w:rsid w:val="006A5970"/>
+    <w:rsid w:val="007A228E"/>
+    <w:rsid w:val="00EC6B19"/>
+    <w:rsid w:val="00F16ECC"/>
+    <w:rsid w:val="00F234A0"/>
+    <w:rsid w:val="00F250A9"/>
+    <w:rsid w:val="00FA2933"/>
+    <w:rsid w:val="6A201960"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-PE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2E3A9F7F"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{688DAEE7-914B-4EFE-9ED8-5F3A7A23E3F6}"/>
+  <w14:docId w14:val="02F856EF"/>
+  <w14:defaultImageDpi w14:val="0"/>
+  <w15:docId w15:val="{0BD0FE5B-4391-48F1-8E71-2B57F8457F3D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="es-PE" w:eastAsia="es-PE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4713,52 +4520,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4825,733 +4632,202 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007462D1"/>
-[...8 lines deleted...]
-    <w:rsid w:val="007612F5"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
-[...177 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="character" w:styleId="Fuentedeprrafopredeter" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:styleId="Tablanormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:styleId="Sinlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...344 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0025558C"/>
+    <w:rsid w:val="007A228E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+  <w:style w:type="character" w:styleId="EncabezadoCar" w:customStyle="1">
     <w:name w:val="Encabezado Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0025558C"/>
+    <w:rsid w:val="007A228E"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="es-PE"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0025558C"/>
+    <w:rsid w:val="007A228E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+  <w:style w:type="character" w:styleId="PiedepginaCar" w:customStyle="1">
     <w:name w:val="Pie de página Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0025558C"/>
+    <w:rsid w:val="007A228E"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="es-PE"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5559,51 +4835,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5753,80 +5029,58 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>CNCA/INAH/CNMH</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Alexandra Carolina CIPRIANI RONSEROS</dc:creator>
-  <cp:keywords/>
+  <dc:creator>Unidad de Informática</dc:creator>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Alexandra Carolina CIPRIANI RONSEROS</lastModifiedBy>
+  <revision>7</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>